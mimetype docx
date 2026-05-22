--- v0 (2025-10-22)
+++ v1 (2026-05-22)
@@ -9,92 +9,121 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2AAC5FB2" w14:textId="03E1B883" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="001B0145" w:rsidP="00F52A97">
+    <w:p w14:paraId="42B1663F" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="5760" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AAC5FB2" w14:textId="2F1AF8C9" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="001B0145" w:rsidP="00FD5E91">
       <w:pPr>
         <w:pStyle w:val="Style4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc130475005"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc222152225"/>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006C20EB">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ppendix </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="006612AE">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sponsorship Checklist</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5E91">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006612AE">
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Sponsorship Checklist</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5CE36A17" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B69D1F2" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
@@ -641,51 +670,73 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C20EB" w:rsidRPr="006C20EB" w14:paraId="0A426127" w14:textId="77777777" w:rsidTr="00B957D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6618FDE7" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Is this or a similar service already available from another source locally? Can they be compared with each other?</w:t>
+              <w:t xml:space="preserve">Is this or a similar service already available from another source locally? Can they </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C20EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>be compared</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C20EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with each other?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67D17E6D" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AEC10EF" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
@@ -823,51 +874,95 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C20EB" w:rsidRPr="006C20EB" w14:paraId="78A11A54" w14:textId="77777777" w:rsidTr="00B957D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11ED88C1" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Have all stakeholders discussed the proposed service? Are all willing for their patients to take part (where relevant) and are they willing to sign any service agreement?</w:t>
+              <w:t xml:space="preserve">Have all stakeholders discussed the proposed service? </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C20EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C20EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C20EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>willing for their patients</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C20EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to take part (where relevant) and are they willing to sign any service agreement?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60A41A8B" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="129B3CD0" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
@@ -940,254 +1035,182 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4AF75D25" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aims and objectives of the </w:t>
+              <w:t>Aims and objectives of the service</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0EBD2B36" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">An accountability framework within which the provider will operate, including a confidentiality </w:t>
+              <w:t>An accountability framework within which the provider will operate, including a confidentiality agreement</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0A2F7722" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The protocols to be used in the service, including a full description of the service and named personnel </w:t>
+              <w:t>The protocols to be used in the service, including a full description of the service and named personnel involved</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="59FA15E3" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The procedure to be followed in the event of any adverse </w:t>
+              <w:t>The procedure to be followed in the event of any adverse incidents</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="6A268AB1" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The professional indemnity and liability arrangements the service provider has in </w:t>
+              <w:t>The professional indemnity and liability arrangements the service provider has in place</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="63A39159" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The option to modify or suspend the service in the light of any assessments, evaluations or adverse </w:t>
+              <w:t>The option to modify or suspend the service in the light of any assessments, evaluations or adverse effects</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="150BF680" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>The option for either party to withdraw, with agreed and clearly defined notice periods on both sides.</w:t>
@@ -1260,73 +1283,51 @@
       </w:tr>
       <w:tr w:rsidR="006C20EB" w:rsidRPr="006C20EB" w14:paraId="496029D4" w14:textId="77777777" w:rsidTr="00B957D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56F115BF" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Are the skills, competencies, professional </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> and qualifications of the named individuals who will be providing the service of a sufficient level to ensure the service will be safe, effective, efficient and reliable?</w:t>
+              <w:t>Are the skills, competencies, professional status and qualifications of the named individuals who will be providing the service of a sufficient level to ensure the service will be safe, effective, efficient and reliable?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79DC3605" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="101164C4" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
@@ -1361,73 +1362,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C20EB" w:rsidRPr="006C20EB" w14:paraId="56C0944C" w14:textId="77777777" w:rsidTr="00B957D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7479" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="093195D7" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Are the lines of accountability (clinical, </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> and managerial) of these individuals clearly documented and appropriate?</w:t>
+              <w:t>Are the lines of accountability (clinical, professional and managerial) of these individuals clearly documented and appropriate?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E4E1B31" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25760896" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
@@ -1807,63 +1786,61 @@
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Who will have access to that data and in what form (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>eg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> aggregation and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>anonymisation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1993,51 +1970,73 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C20EB" w:rsidRPr="006C20EB" w14:paraId="23895595" w14:textId="77777777" w:rsidTr="00B957D6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6411D22D" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Each professional involved should give written consent if their own patients are to be involved or their patients’ data used in any way.</w:t>
+              <w:t xml:space="preserve">Each professional involved should give written consent if their own patients are to be involved or their patients’ data </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006C20EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>used</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006C20EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in any way.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AB8FEF6" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4619EB73" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
@@ -2162,73 +2161,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="3C7E872E" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prior to patient involvement in the </w:t>
-[...21 lines deleted...]
-              <w:t>, individual informed consent must be obtained.</w:t>
+              <w:t>Prior to patient involvement in the programme, individual informed consent must be obtained.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D14D40A" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="031765CB" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
@@ -2278,73 +2255,73 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33D327E4" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">If data is stored electronically, </w:t>
+              <w:t xml:space="preserve">If data is stored electronically, e.g. laptop </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>e.g.</w:t>
+              <w:t>computer</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> laptop computer, then:</w:t>
+              <w:t>, then:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46AE18D0" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -2400,73 +2377,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>There must be a clearly defined protocol for satisfactory data encryption. This should be at practice / unit level with patient codes held within the practice (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>similar to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a clinical trial). Encryption must not rely on identifiers such as patient name, </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> or practice number, addresses or postcodes.</w:t>
+              <w:t xml:space="preserve"> a clinical trial). Encryption must not rely on identifiers such as patient name, NHS or practice number, addresses or postcodes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CD73419" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C20EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
@@ -2721,553 +2676,210 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="681E5770" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="605113C6" w14:textId="77777777" w:rsidR="00363D58" w:rsidRDefault="00363D58" w:rsidP="006C20EB">
+    <w:p w14:paraId="6E94340A" w14:textId="3DAFE0E6" w:rsidR="00FE1595" w:rsidRPr="006A59E4" w:rsidRDefault="00FE1595" w:rsidP="006A59E4">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A4D83A" w14:textId="1D6C56F7" w:rsidR="006C20EB" w:rsidRPr="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="006C20EB">
-[...348 lines deleted...]
-    <w:sectPr w:rsidR="006C20EB" w:rsidSect="0007707F">
+    <w:sectPr w:rsidR="00FE1595" w:rsidRPr="006A59E4" w:rsidSect="0007707F">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39F17AE1" w14:textId="77777777" w:rsidR="00611D2F" w:rsidRDefault="00611D2F">
+    <w:p w14:paraId="79C0F0B3" w14:textId="77777777" w:rsidR="003D45AC" w:rsidRDefault="003D45AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30D10FD8" w14:textId="77777777" w:rsidR="00611D2F" w:rsidRDefault="00611D2F">
+    <w:p w14:paraId="7D57AB7C" w14:textId="77777777" w:rsidR="003D45AC" w:rsidRDefault="003D45AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B3C55A9" w14:textId="77777777" w:rsidR="00611D2F" w:rsidRDefault="00611D2F"/>
+    <w:p w14:paraId="5DAACE08" w14:textId="77777777" w:rsidR="003D45AC" w:rsidRDefault="003D45AC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E99B657" w14:textId="77777777" w:rsidR="005114A5" w:rsidRDefault="005114A5" w:rsidP="005114A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="19C1D371" w14:textId="0B21111A" w:rsidR="005114A5" w:rsidRPr="00622BA8" w:rsidRDefault="005114A5" w:rsidP="005114A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>LSCICB</w:t>
     </w:r>
     <w:r w:rsidRPr="00622BA8">
       <w:t>_</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Corp08 </w:t>
     </w:r>
     <w:r w:rsidRPr="007F2720">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">Policy </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:t>for</w:t>
     </w:r>
     <w:r w:rsidRPr="007F2720">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> Sponsorship and Joint Working with the Pharmaceutical Industry and other Commercial Organisations</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C53772D" w14:textId="45514F09" w:rsidR="006C20EB" w:rsidRDefault="005114A5" w:rsidP="000D0D86">
+  <w:p w14:paraId="6C53772D" w14:textId="3287BD1C" w:rsidR="006C20EB" w:rsidRDefault="005114A5" w:rsidP="000D0D86">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00622BA8">
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r>
-      <w:t>1.1</w:t>
+    <w:r w:rsidR="00CC09F5">
+      <w:t>2.0</w:t>
     </w:r>
     <w:r w:rsidRPr="00622BA8">
       <w:t xml:space="preserve">, </w:t>
     </w:r>
+    <w:r w:rsidR="00B24118">
+      <w:t>March</w:t>
+    </w:r>
     <w:r>
-      <w:t>February 2023</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00CC09F5">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00622BA8">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A4F934E" w14:textId="49D2D54D" w:rsidR="003254DB" w:rsidRDefault="003254DB" w:rsidP="003254DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -3317,51 +2929,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="523666CD" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRDefault="006C20EB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
@@ -3423,83 +3035,83 @@
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0C12B9B7" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRDefault="006C20EB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B13E957" w14:textId="77777777" w:rsidR="00611D2F" w:rsidRDefault="00611D2F">
+    <w:p w14:paraId="11B79251" w14:textId="77777777" w:rsidR="003D45AC" w:rsidRDefault="003D45AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B118A3A" w14:textId="77777777" w:rsidR="00611D2F" w:rsidRDefault="00611D2F">
+    <w:p w14:paraId="04DB81F1" w14:textId="77777777" w:rsidR="003D45AC" w:rsidRDefault="003D45AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="104B3F9E" w14:textId="77777777" w:rsidR="00611D2F" w:rsidRDefault="00611D2F"/>
+    <w:p w14:paraId="58C9AFB0" w14:textId="77777777" w:rsidR="003D45AC" w:rsidRDefault="003D45AC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C5E786A" w14:textId="77777777" w:rsidR="006C20EB" w:rsidRDefault="006C20EB" w:rsidP="000D0D86">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CE142C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B864724"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -4119,50 +3731,163 @@
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="203425F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B02AE70C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20773159"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -4204,51 +3929,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="242F6792"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1708E9F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4317,51 +4042,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B60231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EBC6E08"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4457,51 +4182,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26067463"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78723E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="411" w:hanging="411"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4570,51 +4295,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C10113C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD026B4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4710,51 +4435,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D23450D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B3822B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="617" w:hanging="617"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4823,51 +4548,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F7F607F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AECABE8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4936,51 +4661,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34B552A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE16D202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="549" w:hanging="549"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="549" w:hanging="549"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5049,51 +4774,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D418CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F9E5CD2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5162,51 +4887,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A311D8A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1708E9F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5275,51 +5000,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43F2590C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78723E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="411" w:hanging="411"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5388,51 +5113,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DB67DFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65025636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
@@ -5503,51 +5228,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5214018F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE4E86FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5643,51 +5368,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52BE7E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B16C780"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5756,51 +5481,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="547A247A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44D89998"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5896,51 +5621,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FF500C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9AAC9B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6009,51 +5734,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="623C7291"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E44AA9D4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6122,51 +5847,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63B73AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4B438B8"/>
     <w:lvl w:ilvl="0" w:tplc="387AF238">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6209,51 +5934,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69997007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8DE1FC0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6349,51 +6074,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A0F21C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CAC033A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6462,51 +6187,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A105F9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="839C68FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="549" w:hanging="549"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="549" w:hanging="549"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6575,51 +6300,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78AF2648"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F2F06D08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style4"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="549" w:hanging="549"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="549" w:hanging="549"/>
       </w:pPr>
       <w:rPr>
@@ -6689,51 +6414,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A03CBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6A2229C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="549" w:hanging="549"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="549" w:hanging="549"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6803,676 +6528,779 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1514105310">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="749427453">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1648243948">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="928076850">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="941761796">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1054042426">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1986469569">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="696934066">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1738015933">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1294140615">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1698046929">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1625387070">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="890653438">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1433237762">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="149712206">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2144107239">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="910886622">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1105690338">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="101846205">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="659315280">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1356079463">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="777336108">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2011902712">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="857693376">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1688604487">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1185830493">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="179511163">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="96947283">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1834373190">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="720711448">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="96947283">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="31" w16cid:durableId="1888642812">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00007D3B"/>
     <w:rsid w:val="00005310"/>
     <w:rsid w:val="00007D3B"/>
     <w:rsid w:val="00011349"/>
     <w:rsid w:val="000246ED"/>
     <w:rsid w:val="0004094D"/>
     <w:rsid w:val="000420DC"/>
     <w:rsid w:val="0004507F"/>
+    <w:rsid w:val="00051D66"/>
     <w:rsid w:val="00053B0B"/>
     <w:rsid w:val="0006071A"/>
+    <w:rsid w:val="00065AC9"/>
     <w:rsid w:val="00080091"/>
     <w:rsid w:val="00084680"/>
     <w:rsid w:val="00094ED1"/>
     <w:rsid w:val="000A2009"/>
     <w:rsid w:val="000A246D"/>
+    <w:rsid w:val="000B01EA"/>
+    <w:rsid w:val="000B3F17"/>
+    <w:rsid w:val="000B751C"/>
     <w:rsid w:val="000C5982"/>
     <w:rsid w:val="000D2831"/>
     <w:rsid w:val="000D500B"/>
     <w:rsid w:val="000D726F"/>
     <w:rsid w:val="000E388A"/>
+    <w:rsid w:val="000E689C"/>
     <w:rsid w:val="00102C00"/>
     <w:rsid w:val="00104B0B"/>
     <w:rsid w:val="00112A0D"/>
     <w:rsid w:val="00112D58"/>
     <w:rsid w:val="00123A5E"/>
     <w:rsid w:val="00124D53"/>
     <w:rsid w:val="00130209"/>
     <w:rsid w:val="00131475"/>
+    <w:rsid w:val="00143FF6"/>
+    <w:rsid w:val="001455D4"/>
     <w:rsid w:val="00163E44"/>
     <w:rsid w:val="001705E5"/>
     <w:rsid w:val="00177EA3"/>
     <w:rsid w:val="001811D0"/>
     <w:rsid w:val="001842ED"/>
     <w:rsid w:val="0018464B"/>
     <w:rsid w:val="00185523"/>
     <w:rsid w:val="00190D78"/>
     <w:rsid w:val="00194DF6"/>
     <w:rsid w:val="0019582B"/>
+    <w:rsid w:val="00196C18"/>
+    <w:rsid w:val="00197CBC"/>
+    <w:rsid w:val="001A0128"/>
     <w:rsid w:val="001A1674"/>
     <w:rsid w:val="001A336C"/>
     <w:rsid w:val="001A5A4A"/>
     <w:rsid w:val="001B0145"/>
     <w:rsid w:val="001B6FE3"/>
+    <w:rsid w:val="001C0150"/>
     <w:rsid w:val="001C0FAF"/>
     <w:rsid w:val="001C18E0"/>
     <w:rsid w:val="001C1EE0"/>
     <w:rsid w:val="001D0CC9"/>
     <w:rsid w:val="001D1D19"/>
     <w:rsid w:val="001D4881"/>
+    <w:rsid w:val="001D6B10"/>
     <w:rsid w:val="001E1CBC"/>
     <w:rsid w:val="001E5C1B"/>
     <w:rsid w:val="001F43A1"/>
     <w:rsid w:val="001F7712"/>
+    <w:rsid w:val="001F7E98"/>
+    <w:rsid w:val="002037B1"/>
+    <w:rsid w:val="002037CF"/>
     <w:rsid w:val="0020557F"/>
     <w:rsid w:val="00206EB3"/>
     <w:rsid w:val="002217CD"/>
     <w:rsid w:val="002412EA"/>
+    <w:rsid w:val="002610C1"/>
     <w:rsid w:val="0026130A"/>
     <w:rsid w:val="002675AF"/>
     <w:rsid w:val="00267A8A"/>
     <w:rsid w:val="00270505"/>
     <w:rsid w:val="00282BB7"/>
     <w:rsid w:val="002853F3"/>
     <w:rsid w:val="00292D8E"/>
     <w:rsid w:val="002A22A6"/>
     <w:rsid w:val="002A6BF0"/>
     <w:rsid w:val="002B6424"/>
     <w:rsid w:val="002B769D"/>
     <w:rsid w:val="002C2E81"/>
+    <w:rsid w:val="002E39E9"/>
     <w:rsid w:val="002E5BD6"/>
-    <w:rsid w:val="002F0CF8"/>
+    <w:rsid w:val="002F2054"/>
     <w:rsid w:val="003017FF"/>
     <w:rsid w:val="0030201B"/>
+    <w:rsid w:val="00305A09"/>
     <w:rsid w:val="00307F2A"/>
     <w:rsid w:val="00324C8C"/>
     <w:rsid w:val="003254DB"/>
     <w:rsid w:val="00333C51"/>
     <w:rsid w:val="0034112C"/>
+    <w:rsid w:val="00341E38"/>
     <w:rsid w:val="00356635"/>
     <w:rsid w:val="00361DE1"/>
-    <w:rsid w:val="00363D58"/>
+    <w:rsid w:val="003655E7"/>
     <w:rsid w:val="00375153"/>
     <w:rsid w:val="00380145"/>
     <w:rsid w:val="0038092A"/>
     <w:rsid w:val="00382E95"/>
     <w:rsid w:val="00385017"/>
     <w:rsid w:val="00391914"/>
     <w:rsid w:val="0039753E"/>
     <w:rsid w:val="003B483F"/>
     <w:rsid w:val="003C1C6C"/>
     <w:rsid w:val="003C7FB1"/>
+    <w:rsid w:val="003D45AC"/>
     <w:rsid w:val="003E2A97"/>
+    <w:rsid w:val="003E4C38"/>
     <w:rsid w:val="003E6216"/>
     <w:rsid w:val="003E709B"/>
     <w:rsid w:val="003E7814"/>
     <w:rsid w:val="003F1B99"/>
     <w:rsid w:val="003F4CED"/>
     <w:rsid w:val="00402DFA"/>
     <w:rsid w:val="00403EA0"/>
     <w:rsid w:val="00407FE4"/>
     <w:rsid w:val="00410E2B"/>
+    <w:rsid w:val="0042004C"/>
+    <w:rsid w:val="004236AC"/>
     <w:rsid w:val="00424487"/>
     <w:rsid w:val="00426DA3"/>
     <w:rsid w:val="00430616"/>
     <w:rsid w:val="0043399E"/>
+    <w:rsid w:val="00440316"/>
     <w:rsid w:val="00441E51"/>
     <w:rsid w:val="00442A52"/>
     <w:rsid w:val="004442F2"/>
+    <w:rsid w:val="00444C7E"/>
     <w:rsid w:val="00445B6C"/>
     <w:rsid w:val="004507D9"/>
     <w:rsid w:val="004523E1"/>
+    <w:rsid w:val="0045692B"/>
     <w:rsid w:val="00457B1B"/>
     <w:rsid w:val="004607FE"/>
+    <w:rsid w:val="00466375"/>
     <w:rsid w:val="00471ABC"/>
     <w:rsid w:val="004821D3"/>
     <w:rsid w:val="00490354"/>
     <w:rsid w:val="004907A1"/>
+    <w:rsid w:val="0049561F"/>
+    <w:rsid w:val="004A51D6"/>
     <w:rsid w:val="004A6A19"/>
     <w:rsid w:val="004B07E7"/>
     <w:rsid w:val="004B7FF3"/>
     <w:rsid w:val="004C7156"/>
     <w:rsid w:val="004D0220"/>
     <w:rsid w:val="004D0529"/>
     <w:rsid w:val="004D4EC5"/>
     <w:rsid w:val="004D651D"/>
     <w:rsid w:val="004D698F"/>
     <w:rsid w:val="004E05F6"/>
     <w:rsid w:val="004E2681"/>
+    <w:rsid w:val="004E4E58"/>
+    <w:rsid w:val="004E6D9C"/>
     <w:rsid w:val="004F1256"/>
+    <w:rsid w:val="004F62F3"/>
     <w:rsid w:val="005018B5"/>
+    <w:rsid w:val="00506BA7"/>
     <w:rsid w:val="005114A5"/>
     <w:rsid w:val="00525BB8"/>
     <w:rsid w:val="00527CF8"/>
     <w:rsid w:val="005334A2"/>
+    <w:rsid w:val="00533CCB"/>
     <w:rsid w:val="005435EC"/>
     <w:rsid w:val="00544BFC"/>
     <w:rsid w:val="00550A51"/>
     <w:rsid w:val="00562E54"/>
     <w:rsid w:val="00562FDE"/>
     <w:rsid w:val="005727D1"/>
     <w:rsid w:val="0057324E"/>
+    <w:rsid w:val="00573DC9"/>
     <w:rsid w:val="005814E2"/>
-    <w:rsid w:val="00585FD8"/>
     <w:rsid w:val="00586218"/>
     <w:rsid w:val="0059001C"/>
+    <w:rsid w:val="005974CA"/>
     <w:rsid w:val="005A0F1D"/>
     <w:rsid w:val="005A6223"/>
     <w:rsid w:val="005B318F"/>
     <w:rsid w:val="005B7EB3"/>
     <w:rsid w:val="005C14A3"/>
     <w:rsid w:val="005D029F"/>
     <w:rsid w:val="005D0F9A"/>
     <w:rsid w:val="005D1F00"/>
     <w:rsid w:val="005D5F00"/>
     <w:rsid w:val="005D7898"/>
+    <w:rsid w:val="005E4169"/>
     <w:rsid w:val="005F2A90"/>
     <w:rsid w:val="005F31D7"/>
     <w:rsid w:val="005F5395"/>
+    <w:rsid w:val="005F6095"/>
     <w:rsid w:val="00605370"/>
     <w:rsid w:val="00605834"/>
     <w:rsid w:val="00606B73"/>
     <w:rsid w:val="006072AF"/>
-    <w:rsid w:val="00611D2F"/>
     <w:rsid w:val="00613437"/>
     <w:rsid w:val="00614BDB"/>
     <w:rsid w:val="006363D7"/>
     <w:rsid w:val="00642E22"/>
-    <w:rsid w:val="00642E41"/>
     <w:rsid w:val="0065586B"/>
     <w:rsid w:val="006612AE"/>
     <w:rsid w:val="00661ADD"/>
+    <w:rsid w:val="0066330E"/>
     <w:rsid w:val="0066519B"/>
     <w:rsid w:val="006841AD"/>
+    <w:rsid w:val="00686107"/>
     <w:rsid w:val="0068775F"/>
-    <w:rsid w:val="00692805"/>
     <w:rsid w:val="00694375"/>
     <w:rsid w:val="00695447"/>
     <w:rsid w:val="006A1833"/>
     <w:rsid w:val="006A4433"/>
+    <w:rsid w:val="006A59E4"/>
     <w:rsid w:val="006B6236"/>
     <w:rsid w:val="006B678A"/>
     <w:rsid w:val="006B7C0B"/>
     <w:rsid w:val="006C20EB"/>
     <w:rsid w:val="006C48CE"/>
+    <w:rsid w:val="006C71E2"/>
     <w:rsid w:val="006D5DFE"/>
     <w:rsid w:val="006E77B6"/>
+    <w:rsid w:val="006F033C"/>
     <w:rsid w:val="006F0616"/>
     <w:rsid w:val="006F3CB0"/>
+    <w:rsid w:val="006F5945"/>
     <w:rsid w:val="006F5B45"/>
-    <w:rsid w:val="006F5D25"/>
     <w:rsid w:val="00706CC7"/>
     <w:rsid w:val="00707159"/>
     <w:rsid w:val="00712829"/>
     <w:rsid w:val="00720E45"/>
     <w:rsid w:val="007225DC"/>
     <w:rsid w:val="0072281D"/>
     <w:rsid w:val="007410CD"/>
+    <w:rsid w:val="0074330B"/>
     <w:rsid w:val="007440E8"/>
     <w:rsid w:val="00751F3F"/>
+    <w:rsid w:val="00757349"/>
     <w:rsid w:val="007602CE"/>
     <w:rsid w:val="0076056C"/>
     <w:rsid w:val="007673A0"/>
     <w:rsid w:val="00772521"/>
     <w:rsid w:val="00772C26"/>
     <w:rsid w:val="00774EA2"/>
     <w:rsid w:val="007804D9"/>
+    <w:rsid w:val="00783247"/>
     <w:rsid w:val="007841F2"/>
     <w:rsid w:val="00790302"/>
     <w:rsid w:val="007B4E64"/>
     <w:rsid w:val="007B5269"/>
+    <w:rsid w:val="007C2D05"/>
     <w:rsid w:val="007C2F83"/>
     <w:rsid w:val="007C7ECF"/>
     <w:rsid w:val="007D10B2"/>
     <w:rsid w:val="007D439A"/>
     <w:rsid w:val="007E0186"/>
     <w:rsid w:val="007E0629"/>
     <w:rsid w:val="007E44AC"/>
     <w:rsid w:val="007E4FEA"/>
     <w:rsid w:val="007F17E1"/>
     <w:rsid w:val="007F2F45"/>
+    <w:rsid w:val="007F378A"/>
     <w:rsid w:val="00805A16"/>
     <w:rsid w:val="00806E38"/>
     <w:rsid w:val="008072DD"/>
     <w:rsid w:val="008126DF"/>
     <w:rsid w:val="008145E3"/>
+    <w:rsid w:val="00814ED1"/>
     <w:rsid w:val="00832D4A"/>
+    <w:rsid w:val="00835EA1"/>
     <w:rsid w:val="00836F8B"/>
     <w:rsid w:val="008516A9"/>
     <w:rsid w:val="00877FF9"/>
     <w:rsid w:val="00884E94"/>
     <w:rsid w:val="00886638"/>
     <w:rsid w:val="00890459"/>
-    <w:rsid w:val="00896EB9"/>
     <w:rsid w:val="008A028F"/>
     <w:rsid w:val="008B7F92"/>
     <w:rsid w:val="008C5180"/>
     <w:rsid w:val="008C570B"/>
     <w:rsid w:val="008D2E55"/>
     <w:rsid w:val="008D2FE2"/>
     <w:rsid w:val="008D5904"/>
+    <w:rsid w:val="008D7103"/>
     <w:rsid w:val="008E196A"/>
     <w:rsid w:val="008E733E"/>
     <w:rsid w:val="008E73D7"/>
     <w:rsid w:val="008E75C4"/>
     <w:rsid w:val="008F0864"/>
+    <w:rsid w:val="008F3E7A"/>
+    <w:rsid w:val="008F429E"/>
     <w:rsid w:val="008F7AB1"/>
+    <w:rsid w:val="0090452F"/>
     <w:rsid w:val="009062E0"/>
     <w:rsid w:val="00906EF0"/>
+    <w:rsid w:val="009131CA"/>
     <w:rsid w:val="009161B9"/>
+    <w:rsid w:val="00920444"/>
     <w:rsid w:val="00932D61"/>
     <w:rsid w:val="00940375"/>
     <w:rsid w:val="00940C26"/>
     <w:rsid w:val="0094499A"/>
     <w:rsid w:val="00954A52"/>
     <w:rsid w:val="009556AD"/>
-    <w:rsid w:val="00966AA4"/>
     <w:rsid w:val="009728D2"/>
     <w:rsid w:val="00994789"/>
     <w:rsid w:val="00997182"/>
+    <w:rsid w:val="009A40B1"/>
     <w:rsid w:val="009B1ED9"/>
     <w:rsid w:val="009B258A"/>
     <w:rsid w:val="009B4889"/>
     <w:rsid w:val="009B4AA2"/>
     <w:rsid w:val="009B5073"/>
+    <w:rsid w:val="009C309D"/>
     <w:rsid w:val="009C7309"/>
+    <w:rsid w:val="009D295A"/>
+    <w:rsid w:val="009D499D"/>
+    <w:rsid w:val="009D4BA5"/>
     <w:rsid w:val="009D76C7"/>
     <w:rsid w:val="009E23EE"/>
     <w:rsid w:val="009E6B68"/>
     <w:rsid w:val="009F6EEF"/>
     <w:rsid w:val="009F7102"/>
+    <w:rsid w:val="00A03602"/>
     <w:rsid w:val="00A04D88"/>
     <w:rsid w:val="00A0728A"/>
     <w:rsid w:val="00A15CD1"/>
     <w:rsid w:val="00A172FD"/>
     <w:rsid w:val="00A17F1C"/>
     <w:rsid w:val="00A21A42"/>
+    <w:rsid w:val="00A22165"/>
     <w:rsid w:val="00A260D3"/>
     <w:rsid w:val="00A30D61"/>
     <w:rsid w:val="00A35061"/>
+    <w:rsid w:val="00A37278"/>
     <w:rsid w:val="00A37C63"/>
     <w:rsid w:val="00A403BD"/>
     <w:rsid w:val="00A42A1C"/>
     <w:rsid w:val="00A50F81"/>
-    <w:rsid w:val="00A57239"/>
     <w:rsid w:val="00A658E0"/>
     <w:rsid w:val="00A6634A"/>
     <w:rsid w:val="00A70219"/>
+    <w:rsid w:val="00A7157F"/>
     <w:rsid w:val="00A71E9C"/>
     <w:rsid w:val="00A72847"/>
     <w:rsid w:val="00A72B45"/>
     <w:rsid w:val="00A77518"/>
     <w:rsid w:val="00A85D7B"/>
     <w:rsid w:val="00A869EA"/>
     <w:rsid w:val="00A95DF4"/>
     <w:rsid w:val="00A966B5"/>
     <w:rsid w:val="00AB3F69"/>
     <w:rsid w:val="00AD51F8"/>
     <w:rsid w:val="00AD6686"/>
     <w:rsid w:val="00AE06DF"/>
     <w:rsid w:val="00AF4C8C"/>
     <w:rsid w:val="00AF4E11"/>
+    <w:rsid w:val="00AF7532"/>
+    <w:rsid w:val="00B0340E"/>
     <w:rsid w:val="00B11AF5"/>
+    <w:rsid w:val="00B158AA"/>
     <w:rsid w:val="00B20562"/>
+    <w:rsid w:val="00B21A5A"/>
+    <w:rsid w:val="00B24118"/>
+    <w:rsid w:val="00B26C9B"/>
     <w:rsid w:val="00B3638C"/>
     <w:rsid w:val="00B50FC0"/>
     <w:rsid w:val="00B519A1"/>
     <w:rsid w:val="00B53EA7"/>
     <w:rsid w:val="00B56FF7"/>
     <w:rsid w:val="00B576CF"/>
     <w:rsid w:val="00B6411D"/>
     <w:rsid w:val="00B67C0B"/>
     <w:rsid w:val="00B80D2B"/>
+    <w:rsid w:val="00B83068"/>
     <w:rsid w:val="00BA60B4"/>
     <w:rsid w:val="00BB6F49"/>
     <w:rsid w:val="00BC1EC0"/>
-    <w:rsid w:val="00BC6573"/>
+    <w:rsid w:val="00BD2DBC"/>
     <w:rsid w:val="00BD602A"/>
     <w:rsid w:val="00BD701F"/>
+    <w:rsid w:val="00BE01EB"/>
     <w:rsid w:val="00BE0736"/>
     <w:rsid w:val="00BE1418"/>
+    <w:rsid w:val="00BE5CC7"/>
     <w:rsid w:val="00BE61C2"/>
     <w:rsid w:val="00BF5D5B"/>
     <w:rsid w:val="00C00F87"/>
     <w:rsid w:val="00C02DB3"/>
     <w:rsid w:val="00C078B2"/>
+    <w:rsid w:val="00C12957"/>
+    <w:rsid w:val="00C216BF"/>
     <w:rsid w:val="00C254B7"/>
     <w:rsid w:val="00C2597D"/>
     <w:rsid w:val="00C305E0"/>
     <w:rsid w:val="00C37463"/>
     <w:rsid w:val="00C4540A"/>
+    <w:rsid w:val="00C4692D"/>
     <w:rsid w:val="00C46B6F"/>
     <w:rsid w:val="00C52204"/>
+    <w:rsid w:val="00C61176"/>
     <w:rsid w:val="00C65B08"/>
+    <w:rsid w:val="00C673F8"/>
     <w:rsid w:val="00C70C3F"/>
+    <w:rsid w:val="00C765DC"/>
     <w:rsid w:val="00C85BF4"/>
     <w:rsid w:val="00C87F1F"/>
     <w:rsid w:val="00C90910"/>
+    <w:rsid w:val="00C97824"/>
     <w:rsid w:val="00CA011C"/>
     <w:rsid w:val="00CB04C8"/>
     <w:rsid w:val="00CB3B18"/>
+    <w:rsid w:val="00CC09F5"/>
+    <w:rsid w:val="00CC3900"/>
+    <w:rsid w:val="00CC4914"/>
     <w:rsid w:val="00CC705B"/>
     <w:rsid w:val="00CC7AB5"/>
     <w:rsid w:val="00CD19E8"/>
+    <w:rsid w:val="00CD30A1"/>
     <w:rsid w:val="00CD466F"/>
     <w:rsid w:val="00CE072F"/>
+    <w:rsid w:val="00CF1C43"/>
     <w:rsid w:val="00CF21B1"/>
+    <w:rsid w:val="00CF255D"/>
     <w:rsid w:val="00CF57AF"/>
     <w:rsid w:val="00D02E34"/>
+    <w:rsid w:val="00D048B8"/>
     <w:rsid w:val="00D055C2"/>
+    <w:rsid w:val="00D0645E"/>
     <w:rsid w:val="00D1143B"/>
+    <w:rsid w:val="00D116DF"/>
     <w:rsid w:val="00D13FC0"/>
     <w:rsid w:val="00D25AFD"/>
     <w:rsid w:val="00D31169"/>
     <w:rsid w:val="00D31787"/>
     <w:rsid w:val="00D34391"/>
     <w:rsid w:val="00D34C84"/>
+    <w:rsid w:val="00D3714A"/>
+    <w:rsid w:val="00D51829"/>
     <w:rsid w:val="00D56BD9"/>
     <w:rsid w:val="00D60066"/>
     <w:rsid w:val="00D66BB4"/>
     <w:rsid w:val="00D751D1"/>
     <w:rsid w:val="00D76CD5"/>
     <w:rsid w:val="00D851D6"/>
     <w:rsid w:val="00D906DF"/>
     <w:rsid w:val="00D91758"/>
     <w:rsid w:val="00D9234D"/>
     <w:rsid w:val="00D92455"/>
     <w:rsid w:val="00D92BC9"/>
-    <w:rsid w:val="00D92E7B"/>
+    <w:rsid w:val="00DA2ADE"/>
     <w:rsid w:val="00DA2B92"/>
-    <w:rsid w:val="00DA2D00"/>
     <w:rsid w:val="00DB32CC"/>
     <w:rsid w:val="00DB7FF5"/>
     <w:rsid w:val="00DC3516"/>
     <w:rsid w:val="00DC604C"/>
+    <w:rsid w:val="00DC65F0"/>
     <w:rsid w:val="00DD0EBB"/>
     <w:rsid w:val="00DD1A20"/>
     <w:rsid w:val="00DD45A7"/>
     <w:rsid w:val="00DE5700"/>
     <w:rsid w:val="00DF658A"/>
     <w:rsid w:val="00E04089"/>
     <w:rsid w:val="00E06B2B"/>
+    <w:rsid w:val="00E07602"/>
     <w:rsid w:val="00E20DB4"/>
+    <w:rsid w:val="00E22E9B"/>
     <w:rsid w:val="00E32CEB"/>
     <w:rsid w:val="00E339C8"/>
     <w:rsid w:val="00E356D0"/>
     <w:rsid w:val="00E4157D"/>
     <w:rsid w:val="00E4348A"/>
     <w:rsid w:val="00E45F3F"/>
+    <w:rsid w:val="00E47032"/>
     <w:rsid w:val="00E503D6"/>
     <w:rsid w:val="00E50EA4"/>
+    <w:rsid w:val="00E51D00"/>
     <w:rsid w:val="00E520A9"/>
     <w:rsid w:val="00E56363"/>
     <w:rsid w:val="00E60A42"/>
     <w:rsid w:val="00E628A7"/>
-    <w:rsid w:val="00E6506C"/>
     <w:rsid w:val="00E719F3"/>
     <w:rsid w:val="00E774EE"/>
     <w:rsid w:val="00E775FC"/>
     <w:rsid w:val="00E77C5C"/>
     <w:rsid w:val="00E77FB6"/>
     <w:rsid w:val="00E855D5"/>
     <w:rsid w:val="00E964DF"/>
     <w:rsid w:val="00E96600"/>
     <w:rsid w:val="00E97109"/>
     <w:rsid w:val="00EA312F"/>
+    <w:rsid w:val="00EA6E6D"/>
     <w:rsid w:val="00EC3C8D"/>
     <w:rsid w:val="00ED4DAE"/>
     <w:rsid w:val="00ED7612"/>
     <w:rsid w:val="00EE2C35"/>
     <w:rsid w:val="00EE3303"/>
+    <w:rsid w:val="00EE3A54"/>
     <w:rsid w:val="00EF1905"/>
     <w:rsid w:val="00F030BD"/>
     <w:rsid w:val="00F03A88"/>
     <w:rsid w:val="00F12B78"/>
     <w:rsid w:val="00F22550"/>
     <w:rsid w:val="00F22A04"/>
     <w:rsid w:val="00F26B9A"/>
     <w:rsid w:val="00F322B0"/>
     <w:rsid w:val="00F32D28"/>
     <w:rsid w:val="00F50F3E"/>
-    <w:rsid w:val="00F52A97"/>
     <w:rsid w:val="00F53312"/>
+    <w:rsid w:val="00F609B2"/>
+    <w:rsid w:val="00F61FF3"/>
     <w:rsid w:val="00F62C1E"/>
     <w:rsid w:val="00F64AEF"/>
     <w:rsid w:val="00F67CF8"/>
+    <w:rsid w:val="00F73FBD"/>
     <w:rsid w:val="00F76588"/>
     <w:rsid w:val="00F80BE5"/>
+    <w:rsid w:val="00F87CCA"/>
+    <w:rsid w:val="00F91164"/>
     <w:rsid w:val="00F922C2"/>
     <w:rsid w:val="00F93A7E"/>
     <w:rsid w:val="00F96CEC"/>
+    <w:rsid w:val="00FA2E10"/>
+    <w:rsid w:val="00FA6548"/>
     <w:rsid w:val="00FA7081"/>
     <w:rsid w:val="00FC183B"/>
     <w:rsid w:val="00FC33C5"/>
     <w:rsid w:val="00FC3942"/>
     <w:rsid w:val="00FC3D6E"/>
     <w:rsid w:val="00FC626B"/>
+    <w:rsid w:val="00FD5E91"/>
     <w:rsid w:val="00FE1595"/>
     <w:rsid w:val="00FE20D8"/>
     <w:rsid w:val="00FE30DB"/>
     <w:rsid w:val="00FE3223"/>
+    <w:rsid w:val="00FE37D9"/>
     <w:rsid w:val="00FE7190"/>
     <w:rsid w:val="00FE75AC"/>
     <w:rsid w:val="00FF03D3"/>
     <w:rsid w:val="00FF63A6"/>
     <w:rsid w:val="0154BCD3"/>
     <w:rsid w:val="10D87279"/>
     <w:rsid w:val="1665291F"/>
     <w:rsid w:val="17E20FA7"/>
     <w:rsid w:val="204D9BC4"/>
     <w:rsid w:val="2F4728CF"/>
     <w:rsid w:val="345ED9D8"/>
     <w:rsid w:val="4B758092"/>
+    <w:rsid w:val="4F5DF07E"/>
     <w:rsid w:val="55B3356F"/>
     <w:rsid w:val="585071AF"/>
     <w:rsid w:val="61077C06"/>
     <w:rsid w:val="66BD1C2C"/>
     <w:rsid w:val="6D2C5DB0"/>
     <w:rsid w:val="70CF2471"/>
     <w:rsid w:val="7A12CE3E"/>
     <w:rsid w:val="7C73DFB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="77E205F0"/>
   <w15:docId w15:val="{52856C96-395B-4D16-BE7F-03F6DE84AE24}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8779,55 +8607,67 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00562FDE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00562FDE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C12957"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="70006770">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
@@ -9115,127 +8955,236 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010009A298748DB48847A8B53E134B53769A" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="76de9889d097bb1ec91f174ef4b9a792">
-[...2 lines deleted...]
-    <xsd:import namespace="82813e28-d8ad-432b-a37f-7a0c7cca99db"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c693007a-bb8d-4ce9-89de-60eabf3d9b07">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c8ad5906-4413-43d0-8fb7-34dbc7e5daa8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9CD6B83B4635A49A316482072E0D62F" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c612d5d35f757b1498ede2d719cfc90d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c693007a-bb8d-4ce9-89de-60eabf3d9b07" xmlns:ns3="c8ad5906-4413-43d0-8fb7-34dbc7e5daa8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="945b794133342648ef50f70ac6965db6" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="c693007a-bb8d-4ce9-89de-60eabf3d9b07"/>
+    <xsd:import namespace="c8ad5906-4413-43d0-8fb7-34dbc7e5daa8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="45732bc2-077b-48f8-b96f-22815f576d13" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c693007a-bb8d-4ce9-89de-60eabf3d9b07" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2c8d5fda-b97d-42c6-97e2-f76465e161c0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="26" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="82813e28-d8ad-432b-a37f-7a0c7cca99db" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c8ad5906-4413-43d0-8fb7-34dbc7e5daa8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{eadf218d-6d80-4b36-8f76-5d3e98fe07e6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c8ad5906-4413-43d0-8fb7-34dbc7e5daa8">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -9293,178 +9242,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57463DDE-8E1C-453F-A5B0-27BF7844D4EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D659CD0F-BA99-4EBE-9353-26D2A35645E7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27CAE5BA-187C-4320-B4F1-3365BEF9C772}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="c8ad5906-4413-43d0-8fb7-34dbc7e5daa8"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="45732bc2-077b-48f8-b96f-22815f576d13"/>
-    <ds:schemaRef ds:uri="82813e28-d8ad-432b-a37f-7a0c7cca99db"/>
+    <ds:schemaRef ds:uri="c693007a-bb8d-4ce9-89de-60eabf3d9b07"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73E706C8-97AA-409A-9E74-9895F769FC4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27CAE5BA-187C-4320-B4F1-3365BEF9C772}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7848AA9E-9024-48E8-9F0E-1B69C0DE4961}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c693007a-bb8d-4ce9-89de-60eabf3d9b07"/>
+    <ds:schemaRef ds:uri="c8ad5906-4413-43d0-8fb7-34dbc7e5daa8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="82813e28-d8ad-432b-a37f-7a0c7cca99db"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{37c354b2-85b0-47f5-b222-07b48d774ee3}" enabled="0" method="" siteId="{37c354b2-85b0-47f5-b222-07b48d774ee3}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4575</Characters>
+  <Pages>2</Pages>
+  <Words>667</Words>
+  <Characters>3596</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>155</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>NHS Central Lancashire</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5367</CharactersWithSpaces>
+  <CharactersWithSpaces>4376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>NHS Central Lancashire</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010009A298748DB48847A8B53E134B53769A</vt:lpwstr>
+    <vt:lpwstr>0x010100D9CD6B83B4635A49A316482072E0D62F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
-[...18 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>